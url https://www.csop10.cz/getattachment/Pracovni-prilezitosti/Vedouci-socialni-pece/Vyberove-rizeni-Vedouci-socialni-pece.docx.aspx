--- v0 (2026-06-27)
+++ v1 (2026-10-17)
@@ -176,109 +176,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">vypisuje </w:t>
       </w:r>
       <w:r w:rsidR="008D5A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">dne </w:t>
       </w:r>
-      <w:r w:rsidR="00E65B6F">
+      <w:r w:rsidR="003319DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...49 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>1. 9. 2026</w:t>
       </w:r>
       <w:r w:rsidR="00092739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00676A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>výběrové řízení na pracovní pozici</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F4B02" w:rsidRPr="00676A63" w:rsidRDefault="003F4B02" w:rsidP="00676A63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -313,89 +263,91 @@
       </w:pPr>
       <w:r w:rsidRPr="00676A63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00676A63">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>VEDOUCÍ SOCIÁLNÍ PÉČE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004067D5" w:rsidRPr="00A351D5" w:rsidRDefault="004067D5" w:rsidP="00A351D5">
+    <w:p w:rsidR="004067D5" w:rsidRPr="00A351D5" w:rsidRDefault="003319DD" w:rsidP="00A351D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00092739">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">DOMOVA PRO SENIORY A DOMOVA SE ZVLÁŠTNÍM REŽIMEM </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A351D5">
+        <w:t xml:space="preserve">DO </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004067D5" w:rsidRPr="00092739">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>ZVONKOVÁ</w:t>
+        <w:t xml:space="preserve">DOMOVA PRO SENIORY A DOMOVA SE ZVLÁŠTNÍM REŽIMEM </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00092739" w:rsidRDefault="00092739" w:rsidP="00676A63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00092739" w:rsidRDefault="00092739" w:rsidP="00676A63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -1125,268 +1077,270 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>nástupní plat: tř. 10 (dle odborné praxe až</w:t>
       </w:r>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t> 4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E65B6F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003319DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>45 340</w:t>
       </w:r>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>,- Kč)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006601F7" w:rsidRPr="006601F7" w:rsidRDefault="006601F7" w:rsidP="006601F7">
+    <w:p w:rsidR="003319DD" w:rsidRDefault="006601F7" w:rsidP="006601F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="375"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>osobní příplatek</w:t>
       </w:r>
       <w:r w:rsidR="00042D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> při nástupu, </w:t>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve"> při nástupu </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="006601F7" w:rsidRPr="006601F7" w:rsidRDefault="006601F7" w:rsidP="006601F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="375"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>letní, zimní a čtvrtletní odměny</w:t>
+        <w:t>příplatek za vedení</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003319DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve výši </w:t>
+      </w:r>
+      <w:r w:rsidR="003319DD" w:rsidRPr="003319DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>8 400,- Kč</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006601F7" w:rsidRPr="006601F7" w:rsidRDefault="006601F7" w:rsidP="006601F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="375"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>5 týdnů dovolené</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005C0E29" w:rsidRDefault="005C0E29" w:rsidP="006601F7">
+        <w:t>letní, zimní a čtvrtletní odměny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006601F7" w:rsidRPr="006601F7" w:rsidRDefault="006601F7" w:rsidP="006601F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="375"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006601F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>5 týdnů dovolené</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003319DD" w:rsidRDefault="005C0E29" w:rsidP="003319DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="375"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A8387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">zaměstnanecké benefity v rámci programu FKSP, příspěvky </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>zaměstnanecké</w:t>
+      </w:r>
+      <w:r w:rsidR="003319DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benefity v rámci programu FKSP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003319DD" w:rsidRPr="003319DD" w:rsidRDefault="003319DD" w:rsidP="003319DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="375"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>VIP PROGRAM DATART - – členství zdarma a bez časového omezení, výhodnější ceny na všechny kategorie elektra, speciální nabídky a bezplatné vyzvednutí na více než 150 prodejnách DATART</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006601F7" w:rsidRPr="006601F7" w:rsidRDefault="006601F7" w:rsidP="006601F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="375"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006601F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -1498,110 +1452,69 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BD6B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> na personální oddělení:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD6B74" w:rsidRPr="00BD6B74" w:rsidRDefault="00BD6B74" w:rsidP="008F6EED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F6EED" w:rsidRPr="00BD6B74" w:rsidRDefault="008F6EED" w:rsidP="008F6EED">
+    <w:p w:rsidR="004E7E4A" w:rsidRPr="00BD6B74" w:rsidRDefault="008F6EED" w:rsidP="008F6EED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Barbora Koldová, DiS., e-mail: </w:t>
+        <w:t>Daniela Strieglová, email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00BD6B74">
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00BD6B74">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="E30613"/>
             <w:u w:val="single"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:t>personalni1@csop10.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>, tel: 722 963 142</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004E7E4A" w:rsidRPr="00BD6B74" w:rsidSect="00850A01">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="0" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -1623,80 +1536,80 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01622E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EAA0682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2781,50 +2694,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5775" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF23442"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="305A478A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C369F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCACE70E"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2893,51 +2919,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="716B54C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D60AB5CE"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3006,51 +3032,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76061077"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5FA1BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3174,88 +3200,92 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00676A63"/>
     <w:rsid w:val="00042D30"/>
     <w:rsid w:val="00092739"/>
     <w:rsid w:val="001708D8"/>
     <w:rsid w:val="00187550"/>
     <w:rsid w:val="002F393F"/>
+    <w:rsid w:val="003319DD"/>
     <w:rsid w:val="003F4B02"/>
     <w:rsid w:val="004067D5"/>
     <w:rsid w:val="00414060"/>
     <w:rsid w:val="00423266"/>
     <w:rsid w:val="004B7CF1"/>
     <w:rsid w:val="004E7E4A"/>
     <w:rsid w:val="005908D1"/>
     <w:rsid w:val="005C0E29"/>
     <w:rsid w:val="005C6D2F"/>
     <w:rsid w:val="006601F7"/>
     <w:rsid w:val="00676A63"/>
     <w:rsid w:val="00850A01"/>
     <w:rsid w:val="008A6BE9"/>
     <w:rsid w:val="008D5A79"/>
     <w:rsid w:val="008F6EED"/>
     <w:rsid w:val="00A351D5"/>
     <w:rsid w:val="00A57775"/>
     <w:rsid w:val="00BA348C"/>
     <w:rsid w:val="00BD6B74"/>
     <w:rsid w:val="00C503F5"/>
     <w:rsid w:val="00CB52BE"/>
     <w:rsid w:val="00E65B6F"/>
     <w:rsid w:val="00EB01A2"/>
     <w:rsid w:val="00F77EB9"/>
   </w:rsids>
@@ -3947,51 +3977,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2072802454">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:personalni1@csop10.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:personalni@csop10.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:personalni1@csop10.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4216,70 +4246,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1526</Characters>
+  <Words>265</Words>
+  <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1781</CharactersWithSpaces>
+  <CharactersWithSpaces>1831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petr Tobias</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>