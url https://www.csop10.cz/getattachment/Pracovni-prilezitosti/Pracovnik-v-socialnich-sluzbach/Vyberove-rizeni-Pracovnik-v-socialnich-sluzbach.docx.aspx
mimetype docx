--- v0 (2026-06-23)
+++ v1 (2026-10-17)
@@ -148,69 +148,71 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>vypisuje dne 1</w:t>
       </w:r>
       <w:r w:rsidR="00CC6E04" w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A11CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00CC6E04" w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>. 202</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00721B50" w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CC6E04" w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> výběrové řízení na pracovní pozici</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061405E" w:rsidRPr="00F17597" w:rsidRDefault="0061405E" w:rsidP="00CC6E04">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -785,107 +787,95 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>nástupní plat tř. 5 (</w:t>
       </w:r>
       <w:r w:rsidR="00553ABF" w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>dle odborné praxe</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">dle odborné praxe </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>až </w:t>
       </w:r>
       <w:r w:rsidR="00553ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>30 420</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">,- Kč </w:t>
       </w:r>
       <w:r w:rsidR="00553ABF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>ve 12. stupni</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
@@ -923,80 +913,152 @@
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>letní, zimní  a čtvrtletní odměny</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
+    <w:p w:rsidR="00C9416D" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>nepřetržitý provoz (krátký x dlouhý týden)</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00A11CE7" w:rsidRPr="00A11CE7" w:rsidRDefault="00A11CE7" w:rsidP="00C9416D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Příplatek za směnnost </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 880,- Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A11CE7" w:rsidRPr="00F17597" w:rsidRDefault="00A11CE7" w:rsidP="00C9416D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zvláštní příplatek 750,- Kč</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1012,100 +1074,144 @@
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>5 týdnů dovolené</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5EA0" w:rsidRPr="00F17597" w:rsidRDefault="007A5EA0" w:rsidP="007A5EA0">
+    <w:p w:rsidR="007A5EA0" w:rsidRDefault="007A5EA0" w:rsidP="007A5EA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">zaměstnanecké benefity v rámci programu FKSP, příspěvky </w:t>
       </w:r>
       <w:r w:rsidR="0061405E" w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ke spoření </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>na stáří</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A11CE7" w:rsidRPr="00A11CE7" w:rsidRDefault="00A11CE7" w:rsidP="00A11CE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5096"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIP PROGRAM DATART - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– členství zdarma a bez časového omezení, výhodnější ceny na všechny kategorie elektra, speciální nabídky a bezplatné vyzvednutí na více než 150 prodejnách DATART</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
@@ -1155,111 +1261,96 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
+    <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00A11CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">V případě zájmu zasílejte </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>strukturovaný životopis</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> na personální oddělení:</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C9416D" w:rsidRPr="00F17597" w:rsidRDefault="00C9416D" w:rsidP="00C9416D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
@@ -1524,51 +1615,51 @@
     <w:r>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-807405282"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00553ABF" w:rsidRPr="00553ABF">
+        <w:r w:rsidR="00A11CE7" w:rsidRPr="00A11CE7">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w:rsidR="0060285C" w:rsidRDefault="0060285C" w:rsidP="0060285C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="0060285C" w:rsidRDefault="0060285C" w:rsidP="0060285C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="0060285C" w:rsidRDefault="0060285C">
     <w:pPr>
@@ -2096,50 +2187,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF23442"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="305A478A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64600B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C6223EE"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2208,51 +2412,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656B7DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDCAEA00"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2321,51 +2525,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692D3EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="009CBB08"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2434,51 +2638,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB03FF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14427092"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2583,51 +2787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76877D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACB892A4"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2696,51 +2900,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="794C3D6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5544E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2846,114 +3050,118 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0099286B"/>
     <w:rsid w:val="00071AF9"/>
     <w:rsid w:val="00460944"/>
     <w:rsid w:val="00553ABF"/>
     <w:rsid w:val="0060285C"/>
     <w:rsid w:val="0061405E"/>
     <w:rsid w:val="006F6210"/>
     <w:rsid w:val="00721B50"/>
     <w:rsid w:val="007A5EA0"/>
     <w:rsid w:val="007C1A60"/>
     <w:rsid w:val="00875A8A"/>
     <w:rsid w:val="0099286B"/>
+    <w:rsid w:val="00A11CE7"/>
     <w:rsid w:val="00C40A60"/>
     <w:rsid w:val="00C87C70"/>
     <w:rsid w:val="00C9416D"/>
     <w:rsid w:val="00CC6E04"/>
     <w:rsid w:val="00CE554C"/>
     <w:rsid w:val="00ED5441"/>
     <w:rsid w:val="00F17597"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3841,69 +4049,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>186</Words>
-  <Characters>1100</Characters>
+  <Words>221</Words>
+  <Characters>1309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1284</CharactersWithSpaces>
+  <CharactersWithSpaces>1527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petr Tobias</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>