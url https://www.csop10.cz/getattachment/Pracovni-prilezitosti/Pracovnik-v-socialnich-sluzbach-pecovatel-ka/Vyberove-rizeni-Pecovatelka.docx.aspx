--- v0 (2026-06-24)
+++ v1 (2026-10-17)
@@ -133,59 +133,71 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">vypisuje </w:t>
       </w:r>
       <w:r w:rsidR="003E320D" w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">dne </w:t>
       </w:r>
+      <w:r w:rsidR="00EC331E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. 9</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>1. 6.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E320D" w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="008F30A5" w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003E320D" w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
@@ -712,114 +724,62 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>nástupní plat tř. 5 (až </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32CC4">
+      <w:r w:rsidR="00EC331E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...51 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>30 420</w:t>
       </w:r>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>,- Kč dle odborné praxe)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E8523C" w:rsidRPr="00A32CC4" w:rsidRDefault="00E8523C" w:rsidP="00E8523C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
@@ -827,77 +787,159 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>osobní příplatek</w:t>
       </w:r>
       <w:r w:rsidR="002656F2" w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> při nástupu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8523C" w:rsidRPr="00A32CC4" w:rsidRDefault="00E8523C" w:rsidP="00E8523C">
+    <w:p w:rsidR="00E8523C" w:rsidRDefault="00E8523C" w:rsidP="00E8523C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>letní, zimní a čtvrtletní odměny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC331E" w:rsidRDefault="00EC331E" w:rsidP="00E8523C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zvláštní příplatek ve výši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC331E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 880,- Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC331E" w:rsidRPr="00EC331E" w:rsidRDefault="00EC331E" w:rsidP="00E8523C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stravenky v hodnotě </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>150,- Kč</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E8523C" w:rsidRPr="00A32CC4" w:rsidRDefault="00E8523C" w:rsidP="00E8523C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
@@ -945,90 +987,124 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>5 týdnů dovolené</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E320D" w:rsidRPr="00A32CC4" w:rsidRDefault="003E320D" w:rsidP="003E320D">
+    <w:p w:rsidR="00EC331E" w:rsidRDefault="00EC331E" w:rsidP="00EC331E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A32CC4">
-[...17 lines deleted...]
-        <w:t>benefity v rámci programu FKSP</w:t>
+      <w:r w:rsidRPr="00F17597">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>zaměstnanecké benefity v rámci programu FKSP, příspěvky ke spoření na stáří</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC331E" w:rsidRPr="00A11CE7" w:rsidRDefault="00EC331E" w:rsidP="00EC331E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5096"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIP PROGRAM DATART - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– členství zdarma a bez časového omezení, výhodnější ceny na všechny kategorie elektra, speciální nabídky a bezplatné vyzvednutí na více než 150 prodejnách DATART</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E8523C" w:rsidRPr="00A32CC4" w:rsidRDefault="00E8523C" w:rsidP="00E8523C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
@@ -1213,52 +1289,50 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A32CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>, tel: 722 963 142</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD7A47" w:rsidRPr="00A32CC4" w:rsidRDefault="00BD7A47" w:rsidP="000C16DB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00BD7A47" w:rsidRPr="00A32CC4" w:rsidSect="00557106">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="426" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00A32CC4" w:rsidRDefault="00A32CC4" w:rsidP="00A32CC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1292,54 +1366,55 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -1446,61 +1521,62 @@
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:rPr>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO 70873241      </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-807405282"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00A32CC4">
+        <w:r w:rsidR="00EC331E" w:rsidRPr="00EC331E">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w:rsidR="00A32CC4" w:rsidRDefault="00A32CC4" w:rsidP="00A32CC4">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00A32CC4" w:rsidRDefault="00A32CC4" w:rsidP="00A32CC4">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00A32CC4" w:rsidRDefault="00A32CC4">
     <w:pPr>
@@ -3229,88 +3305,89 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00557106"/>
     <w:rsid w:val="000C16DB"/>
     <w:rsid w:val="002656F2"/>
     <w:rsid w:val="002A113A"/>
     <w:rsid w:val="0034201B"/>
     <w:rsid w:val="003E320D"/>
     <w:rsid w:val="0049559D"/>
     <w:rsid w:val="004968E6"/>
     <w:rsid w:val="00557106"/>
     <w:rsid w:val="008F30A5"/>
     <w:rsid w:val="008F5804"/>
     <w:rsid w:val="00946D56"/>
     <w:rsid w:val="009C2250"/>
     <w:rsid w:val="00A32CC4"/>
     <w:rsid w:val="00B6785F"/>
     <w:rsid w:val="00BD7A47"/>
     <w:rsid w:val="00E8523C"/>
+    <w:rsid w:val="00EC331E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -4247,70 +4324,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>182</Words>
-  <Characters>1077</Characters>
+  <Words>223</Words>
+  <Characters>1318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1257</CharactersWithSpaces>
+  <CharactersWithSpaces>1538</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petr Tobias</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>