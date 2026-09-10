--- v0 (2026-06-24)
+++ v1 (2026-09-10)
@@ -124,79 +124,89 @@
     </w:p>
     <w:p w:rsidR="00AB7812" w:rsidRPr="00376262" w:rsidRDefault="00AB7812" w:rsidP="00AB7812">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">vypisuje dne </w:t>
       </w:r>
+      <w:r w:rsidR="00771DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="00373501" w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D31532" w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00376262">
+      <w:r w:rsidR="00771DD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00373501" w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="000D4044" w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
@@ -284,52 +294,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠ/VŠ vzdělání ekonomického směru </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Praxe na obdobné pozici výhodou </w:t>
       </w:r>
     </w:p>
@@ -471,61 +479,61 @@
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Analytické myšlení </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00376262" w:rsidP="00124CD6">
+    <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00771DD7" w:rsidP="00124CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376262">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
@@ -686,69 +694,69 @@
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Příprava podkladů pro účetní závěrky a reporting </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00376262" w:rsidP="00124CD6">
+    <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00771DD7" w:rsidP="00124CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376262">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:pict>
-          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -805,74 +813,107 @@
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní, zimní a čtvrtletní odměny </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
+    <w:p w:rsidR="00124CD6" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">5 týdnů dovolené </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00771DD7" w:rsidRPr="00771DD7" w:rsidRDefault="00771DD7" w:rsidP="00771DD7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5096"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>VIP PROGRAM DATART - – členství zdarma a bez časového omezení, výhodnější ceny na všechny kategorie elektra, speciální nabídky a bezplatné vyzvednutí na více než 150 prodejnách DATART</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaměstnanecké benefity: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
@@ -960,100 +1001,74 @@
     </w:p>
     <w:p w:rsidR="00124CD6" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00124CD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Příjemné pracovní prostředí </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F00" w:rsidRPr="00376262" w:rsidRDefault="00124CD6" w:rsidP="00376262">
+    <w:p w:rsidR="00640F00" w:rsidRPr="00771DD7" w:rsidRDefault="00124CD6" w:rsidP="00771DD7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Předpokládaný nástup: dle dohody</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F00" w:rsidRPr="00376262" w:rsidRDefault="00640F00" w:rsidP="00640F00">
-[...24 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00DB2B58" w:rsidRPr="00376262" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">V případě zájmu zasílejte </w:t>
       </w:r>
       <w:r w:rsidRPr="00376262">
@@ -1092,105 +1107,100 @@
     <w:p w:rsidR="00DB2B58" w:rsidRPr="00376262" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> na personální oddělení:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB2B58" w:rsidRPr="00376262" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
+    <w:p w:rsidR="00CA1091" w:rsidRPr="00771DD7" w:rsidRDefault="00DB2B58" w:rsidP="00771DD7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Daniela Strieglová, email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00376262">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="E30613"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:t>personalni1@csop10.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00376262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>, tel: 722 963 142</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00CA1091" w:rsidRPr="00376262" w:rsidRDefault="00CA1091">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00CA1091" w:rsidRPr="00376262" w:rsidSect="00640F00">
+    <w:sectPr w:rsidR="00CA1091" w:rsidRPr="00771DD7" w:rsidSect="00640F00">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1440" w:bottom="142" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00376262" w:rsidRDefault="00376262" w:rsidP="00376262">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00376262" w:rsidRDefault="00376262" w:rsidP="00376262">
@@ -1369,61 +1379,62 @@
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:rPr>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO 70873241      </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-807405282"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00376262">
+        <w:r w:rsidR="00771DD7" w:rsidRPr="00771DD7">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w:rsidR="00376262" w:rsidRDefault="00376262" w:rsidP="00376262">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00376262" w:rsidRDefault="00376262" w:rsidP="00376262">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00376262" w:rsidRDefault="00376262">
     <w:pPr>
@@ -3338,50 +3349,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76877D3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACB892A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3B74CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4E85CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3486,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBE008C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="351CD57A"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3600,130 +3724,143 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00640F00"/>
     <w:rsid w:val="000D4044"/>
     <w:rsid w:val="00124CD6"/>
     <w:rsid w:val="00373501"/>
     <w:rsid w:val="00376262"/>
     <w:rsid w:val="00523DAD"/>
     <w:rsid w:val="00640F00"/>
+    <w:rsid w:val="00771DD7"/>
     <w:rsid w:val="00AB7812"/>
     <w:rsid w:val="00CA1091"/>
     <w:rsid w:val="00D31532"/>
     <w:rsid w:val="00DB2B58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4367,50 +4504,63 @@
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1464349056">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2093891267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:personalni1@csop10.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4647,69 +4797,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1198</Characters>
+  <Words>229</Words>
+  <Characters>1352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1398</CharactersWithSpaces>
+  <CharactersWithSpaces>1578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petr Tobias</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>