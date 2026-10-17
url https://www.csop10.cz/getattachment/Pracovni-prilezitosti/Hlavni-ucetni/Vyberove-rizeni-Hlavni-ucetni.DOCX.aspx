--- v0 (2026-06-03)
+++ v1 (2026-10-17)
@@ -124,137 +124,123 @@
     </w:p>
     <w:p w:rsidR="00AB7812" w:rsidRPr="00CB2B2C" w:rsidRDefault="00AB7812" w:rsidP="00AB7812">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">vypisuje dne </w:t>
       </w:r>
-      <w:r w:rsidR="002210CD" w:rsidRPr="00CB2B2C">
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00685FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1. 9</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00EB32CD" w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>výběrové řízení na pracovní pozici</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00640F00" w:rsidRPr="00CB2B2C" w:rsidRDefault="00F04558" w:rsidP="00640F00">
+    <w:p w:rsidR="00AB7812" w:rsidRPr="00514B62" w:rsidRDefault="00F04558" w:rsidP="00514B62">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">HLAVNÍ </w:t>
       </w:r>
       <w:r w:rsidR="00640F00" w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>ÚČETNÍ</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB7812" w:rsidRPr="00CB2B2C" w:rsidRDefault="00AB7812" w:rsidP="00AB7812">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
@@ -1384,141 +1370,182 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">osobní příplatek </w:t>
       </w:r>
       <w:r w:rsidR="00C87EC9" w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>při nástupu</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> a příplatek za vedení</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB2B58" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
+    <w:p w:rsidR="00DB2B58" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>letní, zimní a čtvrtletní odměny</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D6AF7" w:rsidRPr="00CB2B2C" w:rsidRDefault="002D6AF7" w:rsidP="00DB2B58">
+    <w:p w:rsidR="00514B62" w:rsidRPr="00514B62" w:rsidRDefault="00514B62" w:rsidP="00514B62">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2B2C">
-[...10 lines deleted...]
-    <w:p w:rsidR="00DB2B58" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">příplatek za vedení </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>6 500,- Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D6AF7" w:rsidRPr="00CB2B2C" w:rsidRDefault="002D6AF7" w:rsidP="00DB2B58">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:t>možnost pružné pracovní doby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB2B58" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t>5 týdnů dovolené</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87EC9" w:rsidRPr="00CB2B2C" w:rsidRDefault="00C87EC9" w:rsidP="00C87EC9">
+    <w:p w:rsidR="00C87EC9" w:rsidRPr="00514B62" w:rsidRDefault="00C87EC9" w:rsidP="00C87EC9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
@@ -1537,50 +1564,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">stravenky v hodnotě </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>150,- Kč</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00514B62" w:rsidRPr="00CB2B2C" w:rsidRDefault="00514B62" w:rsidP="00514B62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5096"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIP PROGRAM DATART - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>– členství zdarma a bez časového omezení, výhodnější ceny na všechny kategorie elektra, speciální nabídky a bezplatné vyzvednutí na více než 150 prodejnách DATART</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00DB2B58" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1702,145 +1773,128 @@
         </w:rPr>
         <w:t>motivační dopis a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">strukturovaný životopis </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB2B58" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00DB2B58">
+    <w:p w:rsidR="00DB2B58" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00514B62">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> na personální oddělení:</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00CA1091" w:rsidRPr="00CB2B2C" w:rsidRDefault="00DB2B58" w:rsidP="00CB2B2C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Daniela Strieglová, email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00CB2B2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="E30613"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:t>personalni1@csop10.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB2B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>, tel: 722 963 142</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00CA1091" w:rsidRPr="00CB2B2C" w:rsidSect="00640F00">
+    </w:p>
+    <w:sectPr w:rsidR="00CA1091" w:rsidRPr="00CB2B2C" w:rsidSect="00514B62">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="1440" w:bottom="142" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00CB2B2C" w:rsidRDefault="00CB2B2C" w:rsidP="00CB2B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00CB2B2C" w:rsidRDefault="00CB2B2C" w:rsidP="00CB2B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -1882,54 +1936,55 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00CB2B2C" w:rsidRPr="008112A2" w:rsidRDefault="00CB2B2C" w:rsidP="00CB2B2C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="FF0000"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:u w:val="single"/>
       </w:rPr>
@@ -2021,61 +2076,62 @@
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:rPr>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO 70873241      </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="008112A2">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-807405282"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00CB2B2C">
+        <w:r w:rsidR="00685FCD" w:rsidRPr="00685FCD">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w:rsidR="00CB2B2C" w:rsidRDefault="00CB2B2C" w:rsidP="00CB2B2C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00CB2B2C" w:rsidRDefault="00CB2B2C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -4039,78 +4095,80 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00640F00"/>
     <w:rsid w:val="002210CD"/>
     <w:rsid w:val="002C612C"/>
     <w:rsid w:val="002D6AF7"/>
+    <w:rsid w:val="00514B62"/>
     <w:rsid w:val="00523DAD"/>
     <w:rsid w:val="00640F00"/>
     <w:rsid w:val="00681789"/>
+    <w:rsid w:val="00685FCD"/>
     <w:rsid w:val="00AB7812"/>
     <w:rsid w:val="00C87EC9"/>
     <w:rsid w:val="00CA1091"/>
     <w:rsid w:val="00CB2B2C"/>
     <w:rsid w:val="00DB2B58"/>
     <w:rsid w:val="00EB32CD"/>
     <w:rsid w:val="00F04558"/>
     <w:rsid w:val="00F41620"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -5029,70 +5087,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>266</Words>
-  <Characters>1572</Characters>
+  <Words>297</Words>
+  <Characters>1754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1835</CharactersWithSpaces>
+  <CharactersWithSpaces>2047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petr Tobias</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>